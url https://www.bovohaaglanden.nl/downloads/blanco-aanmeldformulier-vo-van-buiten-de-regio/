--- v0 (2026-04-14)
+++ v1 (2026-10-24)
@@ -10,179 +10,223 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC02BF" w14:paraId="16D55643" w14:textId="77777777" w:rsidTr="00FC04F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D12E5D6" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00E92FD0" w:rsidRDefault="00FC02BF" w:rsidP="00FC02BF">
+          <w:p w14:paraId="79080DF8" w14:textId="2073E771" w:rsidR="00BA795B" w:rsidRPr="00FC04F1" w:rsidRDefault="00FC02BF" w:rsidP="00F413C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92FD0">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>LET OP:</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00EB708F">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC04F1">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dit formulier uitsluitend invullen</w:t>
             </w:r>
             <w:r w:rsidR="00BA795B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> als uw </w:t>
             </w:r>
             <w:r w:rsidR="002F529C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kind</w:t>
             </w:r>
             <w:r w:rsidR="00BA795B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> op een basisschool zit, die niet in de regio BOVO Haaglanden ligt en u </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002F529C">
+              <w:t xml:space="preserve"> op een basisschool zit, die niet in de regio Haaglanden </w:t>
+            </w:r>
+            <w:r w:rsidR="005C03E2">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">uw kind </w:t>
+              <w:t xml:space="preserve">of Delflanden </w:t>
             </w:r>
             <w:r w:rsidR="00BA795B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>wil</w:t>
+              <w:t xml:space="preserve">ligt en u </w:t>
             </w:r>
             <w:r w:rsidR="002F529C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>t</w:t>
+              <w:t xml:space="preserve">uw kind </w:t>
             </w:r>
             <w:r w:rsidR="00BA795B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> aanmelden op een middelbare school in de regio BOVO Haaglanden (Den Haag, Leidschendam-Voorburg</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00794CAD">
+              <w:t>wil</w:t>
+            </w:r>
+            <w:r w:rsidR="002F529C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> en Rijswijk</w:t>
+              <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00BA795B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> aanmelden </w:t>
+            </w:r>
+            <w:r w:rsidR="00D91158">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in leerjaar 1 van de </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA795B">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>middelbare school in de regio Haaglanden (Den Haag, Leidschendam-Voorburg</w:t>
+            </w:r>
+            <w:r w:rsidR="00794CAD">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en Rijswijk</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA795B">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidR="00181390">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U kunt ook scholen uit de regio Delflanden op de voorkeurslijst plaatsen. </w:t>
             </w:r>
             <w:r w:rsidR="0004102B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dit aanmeldformulier kan bij de eerste school van de voorkeurslijst worden ingeleverd.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="450CCB05" w14:textId="18D7DF24" w:rsidR="00FC02BF" w:rsidRPr="0004102B" w:rsidRDefault="00FC02BF" w:rsidP="00BA795B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004102B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -353,97 +397,97 @@
               <w:t>dit formulier.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="115AFAD8" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRDefault="00FC02BF" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2231"/>
         <w:gridCol w:w="458"/>
         <w:gridCol w:w="2420"/>
         <w:gridCol w:w="1312"/>
         <w:gridCol w:w="3773"/>
         <w:gridCol w:w="7"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E6184" w:rsidRPr="000E6184" w14:paraId="7E893064" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="000E6184" w:rsidRPr="000E6184" w14:paraId="7E893064" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
           </w:tcPr>
           <w:p w14:paraId="6A55F447" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="000E6184" w:rsidRDefault="00FC02BF" w:rsidP="00FC02BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6184">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gegevens leerling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="4B640BA8" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="4B640BA8" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="70125C0B" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00FC02BF" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Burgerservicenummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0B620B9C" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -538,83 +582,74 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="4499F711" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="4499F711" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="581FF768" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00FC02BF" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Voorna</w:t>
-[...7 lines deleted...]
-              <w:t>(a)m(en):</w:t>
+              <w:t>Voorna(a)m(en):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5D6346A4" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -695,60 +730,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="7ECAB782" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="7ECAB782" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="61A819D2" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00FC02BF" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Roepnaam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="08F3748B" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -843,60 +878,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="0CA05EB1" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="0CA05EB1" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="41EEED37" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00FC02BF" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tussenvoegsel(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="060F1B8B" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -991,60 +1026,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="0830BB5A" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w14:paraId="0830BB5A" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7F5D72CE" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00FC02BF" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achternaam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3F0A461E" w14:textId="77777777" w:rsidR="00FC02BF" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -1139,60 +1174,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="4EDC2678" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="4EDC2678" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="509025FD" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geslacht:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="450E40E3" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="002C29F3" w:rsidRDefault="00D8314C" w:rsidP="00FA67F4">
             <w:pPr>
@@ -1364,60 +1399,60 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA67F4" w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA67F4">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anders</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="61EEE960" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="61EEE960" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="6EBCB9E9" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geboortedatum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="59350432" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -1512,60 +1547,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="0CE5CF1C" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="0CE5CF1C" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="257BE157" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Straat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1C809BCD" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -1661,60 +1696,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="5AF2C9CE" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="5AF2C9CE" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="67470B29" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huisnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B840142" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
@@ -1813,51 +1848,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="023100E5" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Toevoeging:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CFC0259" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -1952,63 +1987,63 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="10706E71" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="10706E71" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="2F34BA88" w14:textId="3B26AB17" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postco</w:t>
             </w:r>
             <w:r w:rsidR="00D67FEB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -2123,51 +2158,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="23CBD34D" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plaats:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D75EF76" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2262,60 +2297,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="3AB9C0D4" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="3AB9C0D4" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4449A018" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="002D39F0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefoonnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="578F97A7" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="002D39F0">
             <w:pPr>
@@ -2412,63 +2447,63 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="249BB38A" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="249BB38A" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="032752B8" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="002D39F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-mailadres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2567,92 +2602,92 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="2D2D0B03" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="2D2D0B03" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
           </w:tcPr>
           <w:p w14:paraId="04438409" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="000E6184" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6184">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schoolgegevens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="35E7631C" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="35E7631C" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="340C3F58" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naam basisschool:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="54E6D0DC" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -2748,60 +2783,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="1B292010" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="1B292010" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="08D20530" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Locatie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7C1DB802" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -2896,60 +2931,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="212B5ADA" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="212B5ADA" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="13BFB8B1" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3D1D1E97" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -3044,60 +3079,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="49608ED5" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="49608ED5" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="1749286D" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huisnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6CA09F28" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -3194,51 +3229,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="6906BF42" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Toevoeging:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42E43F63" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -3332,63 +3367,63 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="506E2B8B" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="506E2B8B" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="1854615D" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3489,51 +3524,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="30BE6EE1" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plaats:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14B07466" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -3628,60 +3663,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="06A82C11" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="06A82C11" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="2D896012" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefoonnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0A374D96" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -3776,60 +3811,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="74950C4E" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="74950C4E" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7CAF40F8" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-mailadres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6A5C5E28" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -3924,63 +3959,63 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="058FB12D" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="058FB12D" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="1505FC22" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schooltype:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -4143,93 +4178,93 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Speciaal Onderwijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="53F7D38D" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="53F7D38D" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
           </w:tcPr>
           <w:p w14:paraId="748CADE3" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="000E6184" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6184">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contactgegevens basisschool:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="19E4DC92" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="19E4DC92" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="657BAC40" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naam contactpersoon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="548BFFE5" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -4324,60 +4359,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="4908492B" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="4908492B" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7BEE817C" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Functie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="07EA77F3" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -4472,60 +4507,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="4DBF9532" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="4DBF9532" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5DEBD0AF" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefoonnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3AB1B027" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -4620,60 +4655,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="7D2962F6" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="7D2962F6" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="49CB6E83" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-mailadres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1C5B7F25" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
@@ -4768,63 +4803,63 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="03592008" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="03592008" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="37C6843C" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bereikbaar op:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -4922,94 +4957,94 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="62A60A5B" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="62A60A5B" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2231" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
           </w:tcPr>
           <w:p w14:paraId="0D2E93B9" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="000E6184" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6184">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Basisschooladvies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
           </w:tcPr>
           <w:p w14:paraId="4EE5D841" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00B07F50" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5083,166 +5118,167 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6184" w:rsidRPr="000E6184" w14:paraId="64773263" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="000E6184" w:rsidRPr="000E6184" w14:paraId="64773263" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
           </w:tcPr>
           <w:p w14:paraId="16E82F9C" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="000E6184" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6184">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schoolverloop vanaf leerjaar 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="3FE5634F" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="3FE5634F" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4BD4DB14" w14:textId="376C6961" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Heeft uw </w:t>
             </w:r>
             <w:r w:rsidR="002F529C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kind</w:t>
             </w:r>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vanaf groep 3 onafgebroken onderwijs gevolgd of </w:t>
             </w:r>
             <w:r w:rsidR="00BA4E5D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>heeft uw kind gedoubleerd</w:t>
             </w:r>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in de periode van groep 3 tot en met 8?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="0059C013" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="0059C013" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1FADC1" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3FB373A1" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -5310,161 +5346,582 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+          <w:p w14:paraId="42A4175A" w14:textId="77777777" w:rsidR="00F439AA" w:rsidRDefault="00F439AA" w:rsidP="00FC02BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A5F27EF" w14:textId="77777777" w:rsidR="00F439AA" w:rsidRDefault="00F439AA" w:rsidP="00FC02BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B360FD9" w14:textId="77777777" w:rsidR="00F439AA" w:rsidRDefault="00F439AA" w:rsidP="00FC02BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C8B0F97" w14:textId="77777777" w:rsidR="00212CD2" w:rsidRDefault="00212CD2" w:rsidP="00FC02BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="614DC04C" w14:textId="77777777" w:rsidR="00F439AA" w:rsidRDefault="00F439AA" w:rsidP="00FC02BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AEDDD9F" w14:textId="77777777" w:rsidR="00F439AA" w:rsidRDefault="00F439AA" w:rsidP="00FC02BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E1FADC1" w14:textId="77777777" w:rsidR="00F439AA" w:rsidRPr="00950E7E" w:rsidRDefault="00F439AA" w:rsidP="00FC02BF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="082B5221" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="21FDDF93" w14:textId="77777777" w:rsidTr="00575F87">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6919E89E" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="000E6184" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6184">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Paraaf of handtekening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="444D3BFF" w14:textId="77777777" w:rsidTr="00575F87">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="434"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2231" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2376CCA4" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950E7E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ouder/Verzorger 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7963" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9578EF" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="4C5A76E0" w14:textId="77777777" w:rsidTr="00575F87">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2231" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="620370F0" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950E7E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ouder/Verzorger 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7963" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39109615" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C29F3">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F439AA" w:rsidRPr="000E6184" w14:paraId="6BD5C482" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2A4F27" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="000E6184" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
+          <w:p w14:paraId="6BA9CACB" w14:textId="3B031369" w:rsidR="00F439AA" w:rsidRPr="000E6184" w:rsidRDefault="00F439AA" w:rsidP="00F944AF">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6184">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ondersteuningsbehoefte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="24CE4833" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00F439AA" w:rsidRPr="00950E7E" w14:paraId="7DD701D0" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="00FA7E5C" w14:textId="55958582" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
+          <w:p w14:paraId="02E09C40" w14:textId="77777777" w:rsidR="00F439AA" w:rsidRPr="00950E7E" w:rsidRDefault="00F439AA" w:rsidP="00F944AF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Geef hieronder een toelichting, indien u als ouders verwacht dat uw </w:t>
             </w:r>
-            <w:r w:rsidR="00BA4E5D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kind</w:t>
             </w:r>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> op het geadviseerde niveau extra ondersteuning in het kader van Passend Onderwijs nodig heeft. Het betreft hulp die uw </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BA4E5D">
+              <w:t xml:space="preserve"> op het geadviseerde niveau extra ondersteuning in het kader van </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950E7E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">assend </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>en inclusief o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950E7E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nderwijs nodig heeft. Het betreft hulp die uw </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kind</w:t>
             </w:r>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> naast de reguliere lessen en ondersteuning, mogelijk extra nodig heeft in het voortgezet onderwijs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="64BAB0B4" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00F439AA" w:rsidRPr="00950E7E" w14:paraId="4F3EE5CF" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18B4A215" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00FC02BF">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="526F54B3" w14:textId="77777777" w:rsidR="00F439AA" w:rsidRDefault="00F439AA" w:rsidP="00F944AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -5532,119 +5989,164 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+          <w:p w14:paraId="710B57A6" w14:textId="77777777" w:rsidR="007E3D2A" w:rsidRDefault="007E3D2A" w:rsidP="00F944AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DB8A4D8" w14:textId="77777777" w:rsidR="007E3D2A" w:rsidRDefault="007E3D2A" w:rsidP="00F944AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ECC9EF5" w14:textId="77777777" w:rsidR="007E3D2A" w:rsidRDefault="007E3D2A" w:rsidP="00F944AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06DA054B" w14:textId="77777777" w:rsidR="007E3D2A" w:rsidRDefault="007E3D2A" w:rsidP="00F944AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C6D7C1B" w14:textId="77777777" w:rsidR="007E3D2A" w:rsidRPr="00950E7E" w:rsidRDefault="007E3D2A" w:rsidP="00F944AF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="21FDDF93" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="005C03E2" w14:paraId="23D641B7" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10194" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
           </w:tcPr>
-          <w:p w14:paraId="6919E89E" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="000E6184" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="458F41A5" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="0003016E" w:rsidRDefault="00225359" w:rsidP="005C03E2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6184">
+            <w:r w:rsidRPr="0003016E">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Paraaf of handtekening</w:t>
+              <w:t>Gegevens ouder/verzorger 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="444D3BFF" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="5DAF3D68" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="434"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2231" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="2376CCA4" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6DA3DD19" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Relatie tot kind</w:t>
+            </w:r>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ouder/Verzorger 1</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7963" w:type="dxa"/>
+            <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9578EF" w14:textId="77777777" w:rsidR="00D8314C" w:rsidRPr="00950E7E" w:rsidRDefault="00D8314C" w:rsidP="00296EE4">
+          <w:p w14:paraId="4265FD32" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
@@ -5716,422 +6218,82 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8314C" w:rsidRPr="00950E7E" w14:paraId="4C5A76E0" w14:textId="77777777" w:rsidTr="000E6184">
-[...185 lines deleted...]
-      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="5DAF3D68" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="16E63EE4" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA3DD19" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
-[...18 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="26D39B3F" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wettelijke vertegenwoordiger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4265FD32" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
-[...146 lines deleted...]
-          <w:p w14:paraId="1EF778E9" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="002C29F3" w:rsidRDefault="00296EE4" w:rsidP="00AD0EBB">
+          <w:p w14:paraId="1EF778E9" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="002C29F3" w:rsidRDefault="00000000" w:rsidP="00AD0EBB">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Nadruk"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                   <w:i w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2080401768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -6198,82 +6360,73 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD0EBB" w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AD0EBB">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="346229EE" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="346229EE" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="1A0765CE" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Voorna</w:t>
-[...7 lines deleted...]
-              <w:t>(a)m(en):</w:t>
+              <w:t>Voorna(a)m(en):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="28D9536C" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6354,59 +6507,59 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="06DE5359" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="06DE5359" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="34EF652E" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Roepnaam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5F0967C1" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
@@ -6501,59 +6654,59 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="41B29D70" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="41B29D70" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="1A3036F4" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tussenvoegsel(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="46B8FC44" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
@@ -6648,59 +6801,59 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="6C44970B" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="6C44970B" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7C4E9844" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achternaam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6E346CF3" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
@@ -6795,59 +6948,59 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="57D653FE" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="57D653FE" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="1E636913" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geslacht:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C2BCEA" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="002C29F3" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
@@ -6997,59 +7150,59 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA67F4" w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA67F4">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anders</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="4C06B4B7" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="4C06B4B7" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="54612232" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefoonnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2D69B9B9" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
@@ -7146,62 +7299,62 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="3D93AF85" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00225359" w:rsidRPr="00950E7E" w14:paraId="3D93AF85" w14:textId="77777777" w:rsidTr="00575F87">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="384FA766" w14:textId="77777777" w:rsidR="00225359" w:rsidRPr="00950E7E" w:rsidRDefault="00225359" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-mailadres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -7301,113 +7454,108 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65C1674B" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="47A48A41" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="7512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="7A6E043A" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="7A6E043A" w14:textId="77777777" w:rsidTr="005C03E2">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
           </w:tcPr>
           <w:p w14:paraId="0E58A992" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="000E6184" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6184">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gegevens ouder/verzorger 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="54B1E80B" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="54B1E80B" w14:textId="77777777" w:rsidTr="00A24685">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="69A51C21" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relatie tot kind</w:t>
             </w:r>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7508,80 +7656,80 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="1417D398" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="1417D398" w14:textId="77777777" w:rsidTr="00A24685">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="481FD71F" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wettelijke vertegenwoordiger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="088C9409" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="002C29F3" w:rsidRDefault="00296EE4" w:rsidP="00296EE4">
+          <w:p w14:paraId="088C9409" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="002C29F3" w:rsidRDefault="00000000" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Nadruk"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                   <w:i w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-31957740"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -7648,81 +7796,72 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD0EBB" w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AD0EBB">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="547A6F1C" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="547A6F1C" w14:textId="77777777" w:rsidTr="00A24685">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="711D3C24" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Voorna</w:t>
-[...7 lines deleted...]
-              <w:t>(a)m(en):</w:t>
+              <w:t>Voorna(a)m(en):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09992DB0" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
@@ -7802,58 +7941,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="6B5D710B" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="6B5D710B" w14:textId="77777777" w:rsidTr="00A24685">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="78056B85" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Roepnaam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02FAD22B" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -7947,58 +8086,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="049C6C9B" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="049C6C9B" w14:textId="77777777" w:rsidTr="00A24685">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7AC6A064" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tussenvoegsel(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="310414BD" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -8092,58 +8231,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="331F23A2" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="331F23A2" w14:textId="77777777" w:rsidTr="00A24685">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7FFF36E5" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achternaam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CE9DF0E" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -8237,81 +8376,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="1E5DB6CF" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="1E5DB6CF" w14:textId="77777777" w:rsidTr="00A24685">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4CA6C7F5" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geslacht:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3551CE22" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="002C29F3" w:rsidRDefault="00296EE4" w:rsidP="00296EE4">
+          <w:p w14:paraId="3551CE22" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="002C29F3" w:rsidRDefault="00000000" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Nadruk"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                   <w:i w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1849933081"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -8427,58 +8566,58 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA67F4" w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA67F4">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anders</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="01A2BD85" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="01A2BD85" w14:textId="77777777" w:rsidTr="00A24685">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="0C3AEF7B" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefoonnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C01F1B6" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
@@ -8574,61 +8713,61 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="584A4CA9" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="584A4CA9" w14:textId="77777777" w:rsidTr="00A24685">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5B4D4818" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-mailadres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3ED3A413" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
@@ -8727,109 +8866,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="356BCE7B" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="03DD0B6B" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="7512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="29D0F7F8" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="29D0F7F8" w14:textId="77777777" w:rsidTr="005C03E2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="520BCD54" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="000E6184" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6184">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paraaf of handtekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="7AB2F9EA" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="7AB2F9EA" w14:textId="77777777" w:rsidTr="00C450F7">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50C5A083" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naam leerling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48AB9D01" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
@@ -8925,58 +9059,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="7FEEDFFD" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="7FEEDFFD" w14:textId="77777777" w:rsidTr="00C450F7">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F2A7BF2" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ouder/Verzorger 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BE1C928" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
@@ -9072,58 +9206,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="4F889D6C" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w14:paraId="4F889D6C" w14:textId="77777777" w:rsidTr="00C450F7">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A13F2A9" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ouder/Verzorger 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A50F9B6" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRPr="00950E7E" w:rsidRDefault="00AD0EBB" w:rsidP="00296EE4">
             <w:pPr>
@@ -9220,224 +9354,224 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="470C1E10" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4ED5F34C" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E38E6B" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34DB5040" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CA275A0" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F876050" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6786D5D8" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC6B82E" w14:textId="77777777" w:rsidR="0021187E" w:rsidRDefault="0021187E" w:rsidP="00FC02BF">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0135A9DC" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C205C3" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6863BD17" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="555A09FC" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A3DE5FB" w14:textId="77777777" w:rsidR="0021187E" w:rsidRDefault="0021187E" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33ACBB6E" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
+    <w:p w14:paraId="74119752" w14:textId="77777777" w:rsidR="00225359" w:rsidRDefault="00225359" w:rsidP="00FC02BF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2227"/>
         <w:gridCol w:w="7967"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="6C2DC901" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="6C2DC901" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="049F3E83" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="000E6184" w:rsidRDefault="004C0E78" w:rsidP="00794CAD">
+          <w:p w14:paraId="049F3E83" w14:textId="6325F297" w:rsidR="004C0E78" w:rsidRPr="000E6184" w:rsidRDefault="008A2D96" w:rsidP="3EC3C07A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6184">
+            <w:r w:rsidRPr="3EC3C07A">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F413C7" w:rsidRPr="000E6184">
+              <w:t>Voork</w:t>
+            </w:r>
+            <w:r w:rsidR="001F1C6D" w:rsidRPr="3EC3C07A">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E6184">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="666CEF15" w:rsidRPr="3EC3C07A">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Voorburg</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00794CAD" w:rsidRPr="000E6184">
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="001F1C6D" w:rsidRPr="3EC3C07A">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> en Rijswijk</w:t>
+              <w:t>rslijst</w:t>
+            </w:r>
+            <w:r w:rsidR="004C0E78" w:rsidRPr="3EC3C07A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scholen voortgezet onderwijs in de regio </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3EC3C07A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Haaglanden en Delflanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="16F66AA6" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="16F66AA6" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78EBD9FA" w14:textId="77777777" w:rsidR="00C5649B" w:rsidRPr="00C5649B" w:rsidRDefault="004C0E78" w:rsidP="00C5649B">
-[...4 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="78EBD9FA" w14:textId="77577FC8" w:rsidR="00C5649B" w:rsidRPr="00C5649B" w:rsidRDefault="004C0E78" w:rsidP="002658D8">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Op de website Scholenwijzer (</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00816304">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>http://scholenwijzer.denhaag.nl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -9484,51 +9618,58 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>U kiest</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> minimaal één, maar bij voorkeur meerdere scholen</w:t>
             </w:r>
             <w:r w:rsidR="0004102B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00BA4E5D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">de besturen in deze regio </w:t>
+              <w:t xml:space="preserve">de besturen in de regio </w:t>
+            </w:r>
+            <w:r w:rsidR="00522989">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haaglanden </w:t>
             </w:r>
             <w:r w:rsidR="0004102B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adviseren</w:t>
             </w:r>
             <w:r w:rsidR="007B57AE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA4E5D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dringend </w:t>
             </w:r>
             <w:r w:rsidR="007B57AE">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -9606,139 +9747,133 @@
               </w:rPr>
               <w:t xml:space="preserve"> in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D57E44">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C5649B" w:rsidRPr="00C5649B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geef de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77C5A44D" w14:textId="77777777" w:rsidR="00C5649B" w:rsidRDefault="00C5649B" w:rsidP="00C5649B">
-[...4 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="77C5A44D" w14:textId="77777777" w:rsidR="00C5649B" w:rsidRDefault="00C5649B" w:rsidP="002658D8">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5649B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>school van eerste keuze het cijfer 1, de school van tweede keuze een 2 en zo verder. Vraag eventueel de leerkracht om hulp bij het invullen.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="680352C9" w14:textId="77777777" w:rsidR="00C5649B" w:rsidRDefault="00C5649B" w:rsidP="00C5649B">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Meer informatie vindt u op </w:t>
+          <w:p w14:paraId="4F586CDC" w14:textId="6EF6FDA5" w:rsidR="004C0E78" w:rsidRDefault="00522989" w:rsidP="00F9639A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De gehele overstaprocedure is </w:t>
+            </w:r>
+            <w:r w:rsidR="00F9639A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>te vinden op</w:t>
+            </w:r>
+            <w:r w:rsidR="00D57E44">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="0041299C" w:rsidRPr="00D979A9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.bovohaaglanden.nl/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="33852C04" w14:textId="32A06BE8" w:rsidR="0041299C" w:rsidRPr="00963036" w:rsidRDefault="0041299C" w:rsidP="00296EE4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="4245937E" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="4245937E" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="066629F1" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="00950E7E" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1863A88B" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="00950E7E" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -9834,58 +9969,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="6B414CFE" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="6B414CFE" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02382F0E" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4071DD3D" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -9984,58 +10119,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="39388B20" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="39388B20" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4333A954" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FF3DB80" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -10134,58 +10269,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="61A2173F" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="61A2173F" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="493E2B5B" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71122F00" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -10284,58 +10419,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="41939075" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="41939075" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2262BCA8" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40EC3AAB" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -10434,58 +10569,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="0D0BF393" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="0D0BF393" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5519A647" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="540CE076" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -10584,58 +10719,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="0C9E9C8A" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="0C9E9C8A" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E8C06AD" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CE8DE21" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -10734,58 +10869,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="66201235" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="66201235" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BE81A0C" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="523C15E0" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -10884,58 +11019,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="0B8680F9" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="0B8680F9" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7767614E" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="540CD64F" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -11034,58 +11169,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="553C462D" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="553C462D" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="420E95FE" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="449CFA54" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -11184,58 +11319,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="316699B8" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="316699B8" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="045D0824" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="000DEDC0" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -11334,58 +11469,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="7913E378" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="7913E378" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4823FFD0" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2819991E" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -11484,58 +11619,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="503F7C62" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="503F7C62" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B0A6F0E" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A531453" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -11634,58 +11769,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="77A5D1E8" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="77A5D1E8" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E939957" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F6E5AFF" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002C29F3" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -11784,61 +11919,61 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="44992B84" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="44992B84" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F72B96D" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School keuze 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -11940,89 +12075,89 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="51C5963F" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="005C03E2" w14:paraId="51C5963F" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43273268" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="000E6184" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
+          <w:p w14:paraId="43273268" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="002658D8" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6184">
+            <w:r w:rsidRPr="002658D8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paraaf of handtekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="4CB05A95" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="4CB05A95" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2421E041" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="00950E7E" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naam leerling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42A4F0A2" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="00950E7E" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -12118,58 +12253,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="15E571D3" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="15E571D3" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="248FD6E7" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="00950E7E" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ouder/Verzorger 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D342E6A" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="00950E7E" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -12265,58 +12400,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="5942CDEB" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="004C0E78" w:rsidRPr="00950E7E" w14:paraId="5942CDEB" w14:textId="77777777" w:rsidTr="3EC3C07A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E4C72E9" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="00950E7E" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950E7E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ouder/Verzorger 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75E12484" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="00950E7E" w:rsidRDefault="004C0E78" w:rsidP="00296EE4">
             <w:pPr>
@@ -12534,51 +12669,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C0E78">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pen aan van welke voorrangsrege</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l(s) uw kind gebruik wil maken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469E0CB5" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="0004102B" w:rsidRDefault="00296EE4" w:rsidP="000945EB">
+    <w:p w14:paraId="469E0CB5" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="0004102B" w:rsidRDefault="00000000" w:rsidP="000945EB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1376451983"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -12588,51 +12723,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Verdana" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00885CC4">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC2618" w:rsidRPr="0004102B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mijn kind heeft een (half-, stief-) broer of (half-, stief-) zus op de middelbare school van eerste keuze.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385A48C8" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="0004102B" w:rsidRDefault="00296EE4" w:rsidP="000945EB">
+    <w:p w14:paraId="385A48C8" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="0004102B" w:rsidRDefault="00000000" w:rsidP="000945EB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-311867130"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -12642,51 +12777,51 @@
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00885CC4" w:rsidRPr="0004102B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC2618" w:rsidRPr="0004102B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mijn kind heeft een ouder die werkzaam is op de middelbare school van eerste keuze.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA6F001" w14:textId="77777777" w:rsidR="0004102B" w:rsidRPr="0004102B" w:rsidRDefault="00296EE4" w:rsidP="0004102B">
+    <w:p w14:paraId="7AA6F001" w14:textId="77777777" w:rsidR="0004102B" w:rsidRPr="0004102B" w:rsidRDefault="00000000" w:rsidP="0004102B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="dxebaseotblue"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1226529682"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -12771,159 +12906,114 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="038F970F">
         <w:rPr>
           <w:rStyle w:val="dxebaseotblue"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c. nl. van een Vrije School en ik meld mijn kind aan op een middelbare Vrije School.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56706DC6" w14:textId="77777777" w:rsidR="00DF4A6A" w:rsidRPr="0004102B" w:rsidRDefault="00DF4A6A" w:rsidP="038F970F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4034B55F" w14:textId="5A65C8B7" w:rsidR="00DF4A6A" w:rsidRDefault="00441917" w:rsidP="004C0E78">
+    <w:p w14:paraId="4034B55F" w14:textId="5DD3FB34" w:rsidR="00DF4A6A" w:rsidRPr="009111A1" w:rsidRDefault="009111A1" w:rsidP="009111A1">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009111A1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t>*Bij toepassing van a. en b. bepalen de middelbare Montessorischolen en Daltonscholen zelf of zij aan beide</w:t>
       </w:r>
-      <w:r w:rsidR="00BD4D83">
+      <w:r w:rsidR="00D677BF">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...39 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A67243">
+      <w:r w:rsidRPr="009111A1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>onderwijsconcepten voorrang verlenen of alleen aan leerlingen afkomstig van een basisschool van het eigen onderwijsconcept (Montessori of Dalton).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09391A34" w14:textId="77777777" w:rsidR="00441917" w:rsidRPr="0004102B" w:rsidRDefault="00441917" w:rsidP="004C0E78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C1A3B82" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="004C0E78">
+    <w:p w14:paraId="1D0F46FB" w14:textId="77777777" w:rsidR="00AE6167" w:rsidRDefault="00AE6167" w:rsidP="004C0E78">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1A3B82" w14:textId="260B5D84" w:rsidR="004C0E78" w:rsidRPr="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="004C0E78">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0E78">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Akkoord</w:t>
       </w:r>
@@ -13064,1316 +13154,821 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="004C0E78">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (naam leerling) </w:t>
       </w:r>
       <w:r w:rsidR="0004102B">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>leveren dit aanmeldformulier in bij de eerste school op de voorkeurslijst in één van onderstaande aanmeldperiodes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682E73D8" w14:textId="1F7D2CC1" w:rsidR="0004102B" w:rsidRDefault="0004102B" w:rsidP="0004102B">
+    <w:p w14:paraId="682E73D8" w14:textId="71BFCD0C" w:rsidR="0004102B" w:rsidRDefault="00F254C3" w:rsidP="0004102B">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
+        <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidR="00405CF5">
+      <w:r w:rsidR="009111A1">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ronde</w:t>
+        <w:t>Aanmeldperiode</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0004102B">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1: </w:t>
-[...11 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="000573A1">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="007B57AE">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tot en met 31 maart 202</w:t>
       </w:r>
-      <w:r w:rsidR="009E48F8">
+      <w:r w:rsidR="009111A1">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0004102B">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bericht van toelating vanaf </w:t>
       </w:r>
       <w:r w:rsidR="007B57AE">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C33D56">
+      <w:r w:rsidR="009111A1">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="007B57AE">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mei 202</w:t>
       </w:r>
-      <w:r w:rsidR="009E48F8">
+      <w:r w:rsidR="00776A7E">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0004102B">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
       <w:r w:rsidR="00C33D56">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0004102B">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.00 uur)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591F01DB" w14:textId="58D25210" w:rsidR="0004102B" w:rsidRDefault="0004102B" w:rsidP="038F970F">
+    <w:p w14:paraId="159706FA" w14:textId="098F5C09" w:rsidR="0004102B" w:rsidRDefault="00F254C3" w:rsidP="0004102B">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...195 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- rest</w:t>
+        <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidR="00405CF5">
+      <w:r w:rsidR="00776A7E">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="0004102B">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ronde</w:t>
+        <w:t>est</w:t>
+      </w:r>
+      <w:r w:rsidR="008160F9">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>periode</w:t>
+      </w:r>
+      <w:r w:rsidR="0004102B">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: vanaf </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>24 mei</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71A76">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve">vanaf </w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00C33D56">
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0004102B">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bericht van toelating zo spoedig mogelijk)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF3652F" w14:textId="4FEBD1B5" w:rsidR="0004102B" w:rsidRDefault="0004102B" w:rsidP="0004102B">
+    <w:p w14:paraId="5DF3652F" w14:textId="3317643E" w:rsidR="0004102B" w:rsidRDefault="0004102B" w:rsidP="0004102B">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Na sluiting van aanmeld</w:t>
+        <w:t xml:space="preserve">Na sluiting van </w:t>
       </w:r>
-      <w:r w:rsidR="00405CF5">
+      <w:r w:rsidR="00776A7E">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ronde</w:t>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 en 2 kan de aanmelding en voorkeurslijst niet meer worden aangepast.</w:t>
+        <w:t>aanmeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00776A7E">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>periode</w:t>
+      </w:r>
+      <w:r w:rsidR="008160F9">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kan de aanmelding en voorkeurslijst niet meer worden aangepast.</w:t>
       </w:r>
       <w:r w:rsidR="00532041" w:rsidRPr="00532041">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00532041" w:rsidRPr="00B23405">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wel kan de aanmelding in zijn geheel worden ingetrokken</w:t>
       </w:r>
       <w:r w:rsidR="006B111E">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA30DDC" w14:textId="39164BAC" w:rsidR="006A241A" w:rsidRPr="006A241A" w:rsidRDefault="006A241A" w:rsidP="006A241A">
+    <w:p w14:paraId="10A8794A" w14:textId="77777777" w:rsidR="00AE6167" w:rsidRDefault="00AE6167" w:rsidP="006A241A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA30DDC" w14:textId="5FD9151A" w:rsidR="006A241A" w:rsidRPr="006A241A" w:rsidRDefault="006A241A" w:rsidP="006A241A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A241A">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Met het aanvinken van de akkoordverklaring bevestigen ouders</w:t>
+        <w:t xml:space="preserve">Met het </w:t>
       </w:r>
-      <w:r w:rsidR="00405CF5">
+      <w:r w:rsidR="00AE6167">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /</w:t>
+        <w:t xml:space="preserve">ondertekenen van dit formulier </w:t>
       </w:r>
       <w:r w:rsidRPr="006A241A">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> stemmen ouders </w:t>
+        <w:t>bevestig</w:t>
       </w:r>
-      <w:r w:rsidR="006B111E">
+      <w:r w:rsidR="00AE6167">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ook </w:t>
-[...11 lines deleted...]
-        <w:t>in met:</w:t>
+        <w:t>t u / stemt u in met:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7FA520" w14:textId="77777777" w:rsidR="00B23405" w:rsidRPr="00B23405" w:rsidRDefault="00B23405" w:rsidP="00B23405">
-[...149 lines deleted...]
-    <w:p w14:paraId="4F767DA3" w14:textId="31444C4C" w:rsidR="005248E6" w:rsidRPr="007A6C6E" w:rsidRDefault="005248E6" w:rsidP="00296EE4">
+    <w:p w14:paraId="58219B72" w14:textId="177FC436" w:rsidR="00AE6167" w:rsidRPr="00AE6167" w:rsidRDefault="00AE6167" w:rsidP="00AE6167">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A6C6E">
+      <w:r w:rsidRPr="00AE6167">
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>het ermee bekend zijn dat de BOVO-procedure geen plaatsingsgarantie kent,</w:t>
-[...53 lines deleted...]
-        <w:t>scholen op de voorkeurslijst de mogelijkheid bestaat dat een leerling wordt uitgeloot;</w:t>
+        <w:t>de aanmelding op alle ingevulde voorkeursscholen in de opgegeven volgorde;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBEAEDC" w14:textId="285F2788" w:rsidR="005248E6" w:rsidRPr="005248E6" w:rsidRDefault="005248E6" w:rsidP="005248E6">
+    <w:p w14:paraId="0EEE6205" w14:textId="0D2C31B8" w:rsidR="00AE6167" w:rsidRPr="00AE6167" w:rsidRDefault="00AE6167" w:rsidP="00AE6167">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005248E6">
+      <w:r w:rsidRPr="00AE6167">
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>de grondslag en/of onderwijskundige identiteit van de opgegeven scholen;</w:t>
+        <w:t>de aanmeldprocedures voor middelbare scholen in de regio’s Haaglanden en Delflanden voor schooljaar 2026-2027;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228A363A" w14:textId="24F6CEF1" w:rsidR="005248E6" w:rsidRPr="00EF7694" w:rsidRDefault="005248E6" w:rsidP="00296EE4">
+    <w:p w14:paraId="7993C39B" w14:textId="10EB4731" w:rsidR="00AE6167" w:rsidRPr="00AE6167" w:rsidRDefault="00AE6167" w:rsidP="00AE6167">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="270EDC6D">
+      <w:r w:rsidRPr="00AE6167">
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>het feit dat na ondertekening een aanmelding alleen nog binnen de aanmeld</w:t>
-[...62 lines deleted...]
-        <w:t>gewijzigd kan worden. Wel kan de aanmelding in zijn geheel worden ingetrokken;</w:t>
+        <w:t>het ermee bekend zijn dat de BOVO-procedure geen plaatsingsgarantie kent, uitgezonderd een aantal bijzondere inrichtingen van het onderwijs (zie het onderdeel Aparte selectieprocedure; klassen met een bijzondere inrichting van het onderwijs in het procedureboek) én bevestigen zij dat ook met acht of meer scholen op de voorkeurslijst de mogelijkheid bestaat dat een leerling wordt uitgeloot;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A92F077" w14:textId="698E1795" w:rsidR="005248E6" w:rsidRPr="001058F7" w:rsidRDefault="005248E6" w:rsidP="00296EE4">
+    <w:p w14:paraId="34C3FD48" w14:textId="6893E28E" w:rsidR="00AE6167" w:rsidRPr="00AE6167" w:rsidRDefault="00AE6167" w:rsidP="00AE6167">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001058F7">
+      <w:r w:rsidRPr="00AE6167">
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>de overdracht van het leerlingdossier aan de opgegeven scholen. In eerste instantie</w:t>
-[...53 lines deleted...]
-        <w:t>een andere school/scholen op de voorkeurslijst;</w:t>
+        <w:t>de grondslag en/of onderwijskundige identiteit van de opgegeven scholen;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD74B0D" w14:textId="04199182" w:rsidR="005248E6" w:rsidRPr="00946AA8" w:rsidRDefault="005248E6" w:rsidP="005248E6">
+    <w:p w14:paraId="56FB7A38" w14:textId="7B3F01A2" w:rsidR="00AE6167" w:rsidRPr="00AE6167" w:rsidRDefault="00AE6167" w:rsidP="00AE6167">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005248E6">
+      <w:r w:rsidRPr="00AE6167">
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dat het bericht van toelating uiterlijk op 13 mei 202</w:t>
+        <w:t>het feit dat na indiening een aanmelding alleen nog binnen de aanmeldperiode gewijzigd kan worden en zijn zij ermee bekend dat vanaf 1 april t/m de centrale loting &amp; matching de aanmelding niet meer gewijzigd kan worden. Wel kan de aanmelding in zijn geheel worden ingetrokken;</w:t>
       </w:r>
-      <w:r w:rsidR="00531FA6">
+    </w:p>
+    <w:p w14:paraId="31BF9E50" w14:textId="55105479" w:rsidR="00946AA8" w:rsidRPr="00AE6167" w:rsidRDefault="00AE6167" w:rsidP="00AE6167">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005248E6">
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6167">
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t>aan ouders wordt verzonden.</w:t>
+        <w:t>de overdracht van het leerlingdossier aan de opgegeven scholen. In eerste instantie gaat het leerlingdossier alleen naar de school van eerste voorkeur. Als er sprake is van afwijzing of uitloting, wordt het leerlingdossier in POVO OT overgedragen aan een andere school/scholen op de voorkeurslijst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BF9E50" w14:textId="77777777" w:rsidR="00946AA8" w:rsidRPr="00946AA8" w:rsidRDefault="00946AA8" w:rsidP="00946AA8">
+    <w:p w14:paraId="3A63E9D0" w14:textId="77777777" w:rsidR="00AE6167" w:rsidRDefault="00AE6167" w:rsidP="00AE6167">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3176729A" w14:textId="77777777" w:rsidR="00AE6167" w:rsidRPr="00946AA8" w:rsidRDefault="00AE6167" w:rsidP="00AE6167">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="7789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E6184" w:rsidRPr="000E6184" w14:paraId="123751F4" w14:textId="77777777" w:rsidTr="000E6184">
+      <w:tr w:rsidR="000E6184" w:rsidRPr="000E6184" w14:paraId="123751F4" w14:textId="77777777" w:rsidTr="002658D8">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A64998"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6F58A2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D77A666" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="000E6184" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6184">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Handtekening ouder(s) of verzorger(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="7816F454" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="7816F454" w14:textId="77777777" w:rsidTr="002658D8">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F4FA846" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="00950E7E" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naam ouder/verzorger 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DF76CD4" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="00950E7E" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
@@ -14469,58 +14064,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="117BDE90" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="117BDE90" w14:textId="77777777" w:rsidTr="002658D8">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23A82943" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="00950E7E" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Handtekening:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0543B4CD" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="00950E7E" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
@@ -14616,58 +14211,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="34783AE3" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="34783AE3" w14:textId="77777777" w:rsidTr="002658D8">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5815F5BB" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="00950E7E" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D80E258" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="002C29F3" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
@@ -14766,58 +14361,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="67ED2518" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="67ED2518" w14:textId="77777777" w:rsidTr="002658D8">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0377E60B" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="00950E7E" w:rsidRDefault="00170F38" w:rsidP="00170F38">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naam ouder/verzorger 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C0E3BA" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="00950E7E" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
@@ -14913,58 +14508,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="0C28E709" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="0C28E709" w14:textId="77777777" w:rsidTr="002658D8">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FB4F159" w14:textId="77777777" w:rsidR="00170F38" w:rsidRDefault="00170F38" w:rsidP="00170F38">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Handtekening:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B9B9ED4" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="002C29F3" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
@@ -15063,58 +14658,58 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="42A1BB2D" w14:textId="77777777" w:rsidTr="0096480C">
+      <w:tr w:rsidR="00170F38" w:rsidRPr="00950E7E" w14:paraId="42A1BB2D" w14:textId="77777777" w:rsidTr="002658D8">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFB7D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18340AB4" w14:textId="77777777" w:rsidR="00170F38" w:rsidRDefault="00170F38" w:rsidP="00170F38">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F8B6B57" w14:textId="77777777" w:rsidR="00170F38" w:rsidRPr="002C29F3" w:rsidRDefault="00170F38" w:rsidP="00296EE4">
             <w:pPr>
@@ -15224,420 +14819,439 @@
             </w:r>
             <w:r w:rsidRPr="002C29F3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51968DA1" w14:textId="77777777" w:rsidR="004C0E78" w:rsidRPr="004C0E78" w:rsidRDefault="004C0E78" w:rsidP="00BA4131">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C0E78" w:rsidRPr="004C0E78" w:rsidSect="0021187E">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73F9555D" w14:textId="77777777" w:rsidR="00296EE4" w:rsidRDefault="00296EE4" w:rsidP="00A95AF5">
+    <w:p w14:paraId="3FDCC0AB" w14:textId="77777777" w:rsidR="00E3714E" w:rsidRDefault="00E3714E" w:rsidP="00A95AF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FD7F8CA" w14:textId="77777777" w:rsidR="00296EE4" w:rsidRDefault="00296EE4" w:rsidP="00A95AF5">
+    <w:p w14:paraId="0BC728F5" w14:textId="77777777" w:rsidR="00E3714E" w:rsidRDefault="00E3714E" w:rsidP="00A95AF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="41EB27FE" w14:textId="77777777" w:rsidR="00296EE4" w:rsidRDefault="00296EE4">
+    <w:p w14:paraId="721CA5B2" w14:textId="77777777" w:rsidR="00E3714E" w:rsidRDefault="00E3714E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...107 lines deleted...]
-  <w:p w14:paraId="38082E14" w14:textId="77777777" w:rsidR="0021187E" w:rsidRPr="000E6184" w:rsidRDefault="00296EE4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BB11944" w14:textId="546DF46F" w:rsidR="005C03E2" w:rsidRPr="000E6184" w:rsidRDefault="00000000" w:rsidP="005C03E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="A64998"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="A64998"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6F58A2"/>
+        </w:rPr>
+        <w:id w:val="1164747958"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="005C03E2" w:rsidRPr="001648E3">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005C03E2" w:rsidRPr="001648E3">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="005C03E2" w:rsidRPr="001648E3">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005C03E2">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="005C03E2" w:rsidRPr="001648E3">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="005C03E2" w:rsidRPr="001648E3">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> van 4 | </w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="005C03E2" w:rsidRPr="001648E3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="6F58A2"/>
+      </w:rPr>
+      <w:t>Aanmeldformulier voortgezet onderwijs leerjaar 1 Haaglanden en Delflanden</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4645C937" w14:textId="4AB9C957" w:rsidR="00A95AF5" w:rsidRDefault="00A95AF5">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38082E14" w14:textId="6876B8C9" w:rsidR="0021187E" w:rsidRPr="000E6184" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A64998"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6F58A2"/>
         </w:rPr>
         <w:id w:val="833648830"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="0021187E" w:rsidRPr="000E6184">
+        <w:r w:rsidR="0021187E" w:rsidRPr="001648E3">
           <w:rPr>
             <w:b/>
-            <w:color w:val="A64998"/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0021187E" w:rsidRPr="000E6184">
+        <w:r w:rsidR="0021187E" w:rsidRPr="001648E3">
           <w:rPr>
             <w:b/>
-            <w:color w:val="A64998"/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="0021187E" w:rsidRPr="000E6184">
+        <w:r w:rsidR="0021187E" w:rsidRPr="001648E3">
           <w:rPr>
             <w:b/>
-            <w:color w:val="A64998"/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0096480C">
+        <w:r w:rsidR="0096480C" w:rsidRPr="001648E3">
           <w:rPr>
             <w:b/>
+            <w:bCs/>
             <w:noProof/>
-            <w:color w:val="A64998"/>
+            <w:color w:val="6F58A2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="0021187E" w:rsidRPr="000E6184">
+        <w:r w:rsidR="0021187E" w:rsidRPr="001648E3">
           <w:rPr>
             <w:b/>
-            <w:color w:val="A64998"/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="0021187E" w:rsidRPr="000E6184">
+        <w:r w:rsidR="0021187E" w:rsidRPr="001648E3">
           <w:rPr>
             <w:b/>
-            <w:color w:val="A64998"/>
+            <w:bCs/>
+            <w:color w:val="6F58A2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve"> van 4 | BOVO blanco aanmeldformulier</w:t>
+          <w:t xml:space="preserve"> van 4 | </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
+    <w:r w:rsidR="00414E6F" w:rsidRPr="001648E3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="6F58A2"/>
+      </w:rPr>
+      <w:t>Aanmeldformulier voortgezet onderwijs leerjaar 1 Haaglanden en Delflanden</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72D2D08D" w14:textId="77777777" w:rsidR="00296EE4" w:rsidRDefault="00296EE4" w:rsidP="00A95AF5">
+    <w:p w14:paraId="1B7E9104" w14:textId="77777777" w:rsidR="00E3714E" w:rsidRDefault="00E3714E" w:rsidP="00A95AF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01704081" w14:textId="77777777" w:rsidR="00296EE4" w:rsidRDefault="00296EE4" w:rsidP="00A95AF5">
+    <w:p w14:paraId="2018A15B" w14:textId="77777777" w:rsidR="00E3714E" w:rsidRDefault="00E3714E" w:rsidP="00A95AF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78D8D18F" w14:textId="77777777" w:rsidR="00296EE4" w:rsidRDefault="00296EE4">
+    <w:p w14:paraId="62BD45FC" w14:textId="77777777" w:rsidR="00E3714E" w:rsidRDefault="00E3714E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F4AB428" w14:textId="77777777" w:rsidR="0021187E" w:rsidRDefault="0021187E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r w:rsidRPr="00BA4131">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="nl-NL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6017B283" wp14:editId="082839F7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5203190</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-662940</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1273338" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="4445"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="6" name="Afbeelding 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -15670,52 +15284,52 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4FEE50FA" w14:textId="77777777" w:rsidR="0021187E" w:rsidRDefault="0021187E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3EAB7C3A" w14:textId="77777777" w:rsidR="0021187E" w:rsidRPr="00BA4131" w:rsidRDefault="0021187E" w:rsidP="0021187E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EAB7C3A" w14:textId="6B548321" w:rsidR="0021187E" w:rsidRPr="00BA4131" w:rsidRDefault="0021187E" w:rsidP="0021187E">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA4131">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="nl-NL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B722119" wp14:editId="446CAA3A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>99154</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-263525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1591579" cy="900000"/>
@@ -15749,107 +15363,129 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1591579" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00BA4131">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>AANMELDFORMULIER VOORTGEZET ONDERWIJS</w:t>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r w:rsidR="00E03F52">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>anmeldformulier voortgezet onderwijs</w:t>
+    </w:r>
+    <w:r w:rsidR="00100CF2">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> leerjaar 1</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="53C98813" w14:textId="7D799804" w:rsidR="0021187E" w:rsidRDefault="0021187E" w:rsidP="0021187E">
+  <w:p w14:paraId="53C98813" w14:textId="1B2A7C1B" w:rsidR="0021187E" w:rsidRDefault="00100CF2" w:rsidP="0021187E">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00794CAD">
-      <w:t>Aanmelden voor leerjaar</w:t>
+    <w:r>
+      <w:t>Voor</w:t>
     </w:r>
     <w:r w:rsidR="008A3B15">
-      <w:t xml:space="preserve"> 1, </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00794CAD">
+    <w:r w:rsidR="0021187E" w:rsidRPr="00794CAD">
       <w:t>leerlingen van buiten de regio</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0021187E">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00615CA7">
       <w:t>Haaglanden</w:t>
     </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> en Delflanden</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="757613EC" w14:textId="47B60BE2" w:rsidR="0021187E" w:rsidRDefault="0021187E" w:rsidP="0021187E">
+  <w:p w14:paraId="757613EC" w14:textId="18D665D6" w:rsidR="0021187E" w:rsidRDefault="00D60730" w:rsidP="0021187E">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00794CAD">
-      <w:t>voor schooljaar 20</w:t>
+    <w:r>
+      <w:t xml:space="preserve">In de brugklas van </w:t>
+    </w:r>
+    <w:r w:rsidR="0021187E" w:rsidRPr="00794CAD">
+      <w:t>schooljaar 20</w:t>
+    </w:r>
+    <w:r w:rsidR="0021187E">
+      <w:t>2</w:t>
     </w:r>
     <w:r>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="0021187E" w:rsidRPr="00794CAD">
+      <w:t>-20</w:t>
+    </w:r>
+    <w:r w:rsidR="0021187E">
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="0039006F">
-[...4 lines deleted...]
-    </w:r>
     <w:r>
-      <w:t>2</w:t>
-[...2 lines deleted...]
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BDA6717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4AAAB81A"/>
+    <w:tmpl w:val="DBAA821C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -16038,271 +15674,318 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1729184999">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1788886201">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NhAxllNLqj8/Jsq9lpfaqqJA5v+ftuGDGQ6YwAYIr5qN2O9mtA/LAVx+/PM6Pxr/Pb48+q6hmeBtU+v35J+Ocg==" w:salt="cU2M05d67BDefasy9gGHMQ=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="COBZ09u/r/xd3ysDToIBJiPcAw4A5hRfwCmYZ2oswfnOusDFwlAxpbnRRNt4j/uyFbCWVZly7CaVvP0yx46nnQ==" w:salt="+486ETSZIVx4hwGAXvBzDw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC02BF"/>
     <w:rsid w:val="00015174"/>
     <w:rsid w:val="00023634"/>
+    <w:rsid w:val="000241E5"/>
+    <w:rsid w:val="0003016E"/>
     <w:rsid w:val="000406A3"/>
     <w:rsid w:val="0004102B"/>
     <w:rsid w:val="000532BC"/>
     <w:rsid w:val="000573A1"/>
+    <w:rsid w:val="00064037"/>
     <w:rsid w:val="00085ADA"/>
     <w:rsid w:val="000945EB"/>
+    <w:rsid w:val="000B1EF1"/>
+    <w:rsid w:val="000B69D8"/>
     <w:rsid w:val="000E3B91"/>
     <w:rsid w:val="000E6184"/>
+    <w:rsid w:val="00100CF2"/>
     <w:rsid w:val="001058F7"/>
     <w:rsid w:val="00121D5B"/>
     <w:rsid w:val="001424BD"/>
+    <w:rsid w:val="001648E3"/>
     <w:rsid w:val="00170F38"/>
+    <w:rsid w:val="00181390"/>
     <w:rsid w:val="0018251F"/>
     <w:rsid w:val="00183D51"/>
     <w:rsid w:val="001D18E0"/>
+    <w:rsid w:val="001F1C6D"/>
     <w:rsid w:val="001F47D6"/>
     <w:rsid w:val="0021187E"/>
+    <w:rsid w:val="00212CD2"/>
     <w:rsid w:val="00225359"/>
-    <w:rsid w:val="00237644"/>
+    <w:rsid w:val="002658D8"/>
     <w:rsid w:val="00296EE4"/>
     <w:rsid w:val="002C6B39"/>
     <w:rsid w:val="002D03FD"/>
     <w:rsid w:val="002D39F0"/>
     <w:rsid w:val="002F529C"/>
     <w:rsid w:val="00385646"/>
     <w:rsid w:val="00385D2E"/>
     <w:rsid w:val="0039006F"/>
     <w:rsid w:val="003A7CAA"/>
     <w:rsid w:val="003B3DA5"/>
     <w:rsid w:val="00405CF5"/>
     <w:rsid w:val="0041299C"/>
     <w:rsid w:val="00413309"/>
+    <w:rsid w:val="00414E6F"/>
     <w:rsid w:val="00423DF0"/>
     <w:rsid w:val="00441917"/>
     <w:rsid w:val="004460B4"/>
     <w:rsid w:val="00453C16"/>
     <w:rsid w:val="00464807"/>
     <w:rsid w:val="00494472"/>
     <w:rsid w:val="00495B27"/>
     <w:rsid w:val="004B6F9D"/>
     <w:rsid w:val="004C0E78"/>
     <w:rsid w:val="004F36B8"/>
     <w:rsid w:val="005113CE"/>
+    <w:rsid w:val="0051253D"/>
+    <w:rsid w:val="00522989"/>
     <w:rsid w:val="005248E6"/>
     <w:rsid w:val="00531FA6"/>
     <w:rsid w:val="00532041"/>
     <w:rsid w:val="00541D0C"/>
+    <w:rsid w:val="00575F87"/>
     <w:rsid w:val="00582B8E"/>
     <w:rsid w:val="00592E47"/>
     <w:rsid w:val="005B11BA"/>
+    <w:rsid w:val="005C03E2"/>
     <w:rsid w:val="006116D2"/>
     <w:rsid w:val="00615CA7"/>
     <w:rsid w:val="006373E2"/>
     <w:rsid w:val="006740AF"/>
     <w:rsid w:val="00696762"/>
     <w:rsid w:val="006A241A"/>
     <w:rsid w:val="006A4427"/>
     <w:rsid w:val="006B111E"/>
     <w:rsid w:val="006E2266"/>
     <w:rsid w:val="007430B1"/>
     <w:rsid w:val="00757A24"/>
+    <w:rsid w:val="00774309"/>
+    <w:rsid w:val="00776A7E"/>
     <w:rsid w:val="00794CAD"/>
     <w:rsid w:val="007A5A6A"/>
     <w:rsid w:val="007A6C6E"/>
     <w:rsid w:val="007B57AE"/>
+    <w:rsid w:val="007C2C8D"/>
     <w:rsid w:val="007C6975"/>
+    <w:rsid w:val="007E3D2A"/>
+    <w:rsid w:val="008160F9"/>
+    <w:rsid w:val="008321B3"/>
+    <w:rsid w:val="008541B5"/>
     <w:rsid w:val="00856DBB"/>
     <w:rsid w:val="008724FB"/>
     <w:rsid w:val="008821EA"/>
     <w:rsid w:val="00885CC4"/>
     <w:rsid w:val="008959BE"/>
+    <w:rsid w:val="008A2D96"/>
     <w:rsid w:val="008A3B15"/>
+    <w:rsid w:val="009111A1"/>
     <w:rsid w:val="009434A8"/>
     <w:rsid w:val="00946AA8"/>
     <w:rsid w:val="0095012C"/>
     <w:rsid w:val="00950E7E"/>
     <w:rsid w:val="00963036"/>
     <w:rsid w:val="0096480C"/>
     <w:rsid w:val="00986CA3"/>
+    <w:rsid w:val="009B537A"/>
     <w:rsid w:val="009B609A"/>
     <w:rsid w:val="009C3481"/>
     <w:rsid w:val="009E48F8"/>
+    <w:rsid w:val="00A24685"/>
     <w:rsid w:val="00A45909"/>
     <w:rsid w:val="00A67243"/>
     <w:rsid w:val="00A95AF5"/>
     <w:rsid w:val="00AA1280"/>
+    <w:rsid w:val="00AB6979"/>
     <w:rsid w:val="00AC2613"/>
     <w:rsid w:val="00AD0EBB"/>
     <w:rsid w:val="00AD28F0"/>
     <w:rsid w:val="00AE1681"/>
+    <w:rsid w:val="00AE195C"/>
+    <w:rsid w:val="00AE6167"/>
     <w:rsid w:val="00B000A9"/>
     <w:rsid w:val="00B03AE6"/>
     <w:rsid w:val="00B07F50"/>
     <w:rsid w:val="00B1085A"/>
     <w:rsid w:val="00B23405"/>
     <w:rsid w:val="00B26CBB"/>
     <w:rsid w:val="00B4101E"/>
     <w:rsid w:val="00B413FE"/>
     <w:rsid w:val="00B71A76"/>
     <w:rsid w:val="00B742BD"/>
     <w:rsid w:val="00BA4131"/>
     <w:rsid w:val="00BA4E5D"/>
     <w:rsid w:val="00BA6BF7"/>
     <w:rsid w:val="00BA795B"/>
     <w:rsid w:val="00BB2B50"/>
     <w:rsid w:val="00BD4D83"/>
     <w:rsid w:val="00BF2561"/>
     <w:rsid w:val="00BF7A0D"/>
+    <w:rsid w:val="00C154C7"/>
     <w:rsid w:val="00C33D56"/>
+    <w:rsid w:val="00C450F7"/>
     <w:rsid w:val="00C5649B"/>
     <w:rsid w:val="00C71D4C"/>
     <w:rsid w:val="00C732E8"/>
+    <w:rsid w:val="00C91108"/>
     <w:rsid w:val="00C95753"/>
     <w:rsid w:val="00CA6B99"/>
     <w:rsid w:val="00CC0D7F"/>
     <w:rsid w:val="00CC246C"/>
     <w:rsid w:val="00CC2793"/>
     <w:rsid w:val="00D1680D"/>
     <w:rsid w:val="00D43CF1"/>
     <w:rsid w:val="00D45E8A"/>
     <w:rsid w:val="00D50EDD"/>
     <w:rsid w:val="00D5315E"/>
     <w:rsid w:val="00D57E44"/>
+    <w:rsid w:val="00D60730"/>
+    <w:rsid w:val="00D65B0F"/>
+    <w:rsid w:val="00D677BF"/>
     <w:rsid w:val="00D67FEB"/>
     <w:rsid w:val="00D8314C"/>
+    <w:rsid w:val="00D91158"/>
     <w:rsid w:val="00DD6DC9"/>
     <w:rsid w:val="00DD7BBE"/>
     <w:rsid w:val="00DE393F"/>
     <w:rsid w:val="00DE5E94"/>
     <w:rsid w:val="00DF4A6A"/>
+    <w:rsid w:val="00E03F52"/>
     <w:rsid w:val="00E2056E"/>
     <w:rsid w:val="00E3662B"/>
+    <w:rsid w:val="00E3714E"/>
     <w:rsid w:val="00E56709"/>
     <w:rsid w:val="00E82558"/>
+    <w:rsid w:val="00E84BE1"/>
     <w:rsid w:val="00E92FD0"/>
+    <w:rsid w:val="00EA1AB2"/>
     <w:rsid w:val="00EA4612"/>
+    <w:rsid w:val="00EB708F"/>
     <w:rsid w:val="00EC2618"/>
     <w:rsid w:val="00EC6F76"/>
     <w:rsid w:val="00ED3454"/>
     <w:rsid w:val="00EF6AAE"/>
     <w:rsid w:val="00EF6F64"/>
     <w:rsid w:val="00EF7694"/>
     <w:rsid w:val="00F144D4"/>
     <w:rsid w:val="00F20118"/>
+    <w:rsid w:val="00F254C3"/>
     <w:rsid w:val="00F413C7"/>
+    <w:rsid w:val="00F439AA"/>
     <w:rsid w:val="00F721BC"/>
+    <w:rsid w:val="00F743C4"/>
     <w:rsid w:val="00F7516A"/>
     <w:rsid w:val="00F828A5"/>
+    <w:rsid w:val="00F87E12"/>
+    <w:rsid w:val="00F9639A"/>
     <w:rsid w:val="00F97FFD"/>
     <w:rsid w:val="00FA49F5"/>
     <w:rsid w:val="00FA59A7"/>
     <w:rsid w:val="00FA67F4"/>
     <w:rsid w:val="00FC02BF"/>
     <w:rsid w:val="00FC04F1"/>
     <w:rsid w:val="038F970F"/>
     <w:rsid w:val="270EDC6D"/>
+    <w:rsid w:val="3EC3C07A"/>
     <w:rsid w:val="4239EBFA"/>
     <w:rsid w:val="468B961B"/>
+    <w:rsid w:val="666CEF15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5DC4BB1F"/>
   <w15:docId w15:val="{C5F5B438-0C73-4C3E-A2B5-A589C40DB1CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16904,73 +16587,73 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C33D56"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C33D56"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1275357623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bovohaaglanden.nl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholenwijzer.denhaag.nl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bovohaaglanden.nl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bovohaaglanden.nl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholenwijzer.denhaag.nl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -17239,68 +16922,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostTitle.XSL" StyleName="Gost - Titels sorteren" Version="2003"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="064c33ac-9a61-4dd1-8aa0-c0f34af2026f" xmlns:ns3="8caad8be-3269-414a-a0f4-786e56a946b2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c50f5b0c732fab7fe2589f001c94356" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010096C172BFE0B02B48B3295EBDA124A5A8" ma:contentTypeVersion="16" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="f091a1647af06a90f776d407cf4f9204">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="064c33ac-9a61-4dd1-8aa0-c0f34af2026f" xmlns:ns3="8caad8be-3269-414a-a0f4-786e56a946b2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b76b96a5d31db33aa32ca81528c545eb" ns2:_="" ns3:_="">
     <xsd:import namespace="064c33ac-9a61-4dd1-8aa0-c0f34af2026f"/>
     <xsd:import namespace="8caad8be-3269-414a-a0f4-786e56a946b2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:Zoeken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -17495,120 +17171,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="064c33ac-9a61-4dd1-8aa0-c0f34af2026f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8caad8be-3269-414a-a0f4-786e56a946b2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Zoeken xmlns="8caad8be-3269-414a-a0f4-786e56a946b2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostTitle.XSL" StyleName="Gost - Titels sorteren" Version="2003"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C28D0539-189F-4F5B-B359-12BEB59B9F6E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40B71DF8-C4EB-445F-ACC2-20B483CE1911}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EE03D49-1D76-461F-889C-D6AAAE6F157A}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEB7008C-F85F-4E09-A07D-967C82097242}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83A27815-B2DD-4797-A180-943E44F701F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="064c33ac-9a61-4dd1-8aa0-c0f34af2026f"/>
     <ds:schemaRef ds:uri="8caad8be-3269-414a-a0f4-786e56a946b2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EE03D49-1D76-461F-889C-D6AAAE6F157A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="064c33ac-9a61-4dd1-8aa0-c0f34af2026f"/>
+    <ds:schemaRef ds:uri="8caad8be-3269-414a-a0f4-786e56a946b2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40B71DF8-C4EB-445F-ACC2-20B483CE1911}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C28D0539-189F-4F5B-B359-12BEB59B9F6E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1277</Words>
-  <Characters>7028</Characters>
+  <Words>1292</Words>
+  <Characters>7109</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Samenwerkings verband</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8289</CharactersWithSpaces>
+  <CharactersWithSpaces>8385</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Erneke van den Beukel</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010096C172BFE0B02B48B3295EBDA124A5A8</vt:lpwstr>
   </property>